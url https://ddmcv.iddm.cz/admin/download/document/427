--- v0 (2026-06-30)
+++ v1 (2026-09-01)
@@ -1965,57 +1965,57 @@
       </w:r>
       <w:r w:rsidRPr="00796740">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00796740">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA2F46">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="007B7A78">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00CC0FF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00796740">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00490AC9" w:rsidRPr="00796740">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF4A51" w:rsidRPr="00796740" w:rsidRDefault="00FF4A51" w:rsidP="00FF4A51">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -3085,78 +3085,79 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0090787B"/>
     <w:rsid w:val="000F18C6"/>
     <w:rsid w:val="00122512"/>
     <w:rsid w:val="00267D4D"/>
     <w:rsid w:val="003B0DDA"/>
     <w:rsid w:val="00490AC9"/>
     <w:rsid w:val="005C0DE8"/>
     <w:rsid w:val="005C2BEF"/>
     <w:rsid w:val="005E1371"/>
     <w:rsid w:val="005F11A0"/>
     <w:rsid w:val="006B41E9"/>
     <w:rsid w:val="00796740"/>
     <w:rsid w:val="007B7A78"/>
     <w:rsid w:val="009070FE"/>
     <w:rsid w:val="0090787B"/>
     <w:rsid w:val="00AD231F"/>
     <w:rsid w:val="00B63783"/>
     <w:rsid w:val="00CA2F46"/>
+    <w:rsid w:val="00CC0FF9"/>
     <w:rsid w:val="00F302CC"/>
     <w:rsid w:val="00F86084"/>
     <w:rsid w:val="00FF4A51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1595A731"/>
+  <w14:docId w14:val="00DF225B"/>
   <w15:docId w15:val="{4528F825-C557-41DF-BAAB-659C0EF281D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>